--- v0 (2025-10-20)
+++ v1 (2026-05-12)
@@ -1369,82 +1369,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Termín, ve kterém se předpokládá faktické dosažení výsledku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DAD1F2" w14:textId="691D8183" w:rsidR="00FC0252" w:rsidRDefault="00FC0252" w:rsidP="00FC0252">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00885BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>** Term</w:t>
       </w:r>
       <w:r w:rsidR="00970362" w:rsidRPr="00885BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ín zavedení výsledku do praxe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B4F9A9" w14:textId="5EBFFB26" w:rsidR="00FC0252" w:rsidRPr="00365816" w:rsidRDefault="00FC0252" w:rsidP="00365816">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00885BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Potvrzuji, že jsme připraveni výše uvedenou metodiku </w:t>
       </w:r>
       <w:r w:rsidR="00F4501A" w:rsidRPr="00885BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">předběžně </w:t>
       </w:r>
       <w:r w:rsidRPr="00885BFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">přijmout do schvalovacího procesu </w:t>
       </w:r>
       <w:r w:rsidRPr="00365816">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1560,335 +1560,378 @@
     </w:p>
     <w:p w14:paraId="40CE55D9" w14:textId="77777777" w:rsidR="002C2B9E" w:rsidRDefault="002C2B9E" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251E1C6F" w14:textId="77777777" w:rsidR="002C2B9E" w:rsidRDefault="002C2B9E" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F5BD9CE" w14:textId="4340FC5A" w:rsidR="00E97E9A" w:rsidRDefault="00E97E9A" w:rsidP="00E97E9A">
+    <w:p w14:paraId="6F5BD9CE" w14:textId="4B50D5CC" w:rsidR="00E97E9A" w:rsidRDefault="00477A31" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365816">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ŘO 7</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E9A" w:rsidRPr="00365816">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odpis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001427DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00365816">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E9A" w:rsidRPr="00365816">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293B26CC" w14:textId="4B6219A0" w:rsidR="00E97E9A" w:rsidRDefault="00E97E9A" w:rsidP="00E97E9A">
+    <w:p w14:paraId="293B26CC" w14:textId="4FE5D167" w:rsidR="00E97E9A" w:rsidRDefault="00E97E9A" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>JUDr. Václav Kobera</w:t>
+      <w:r w:rsidR="00477A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PhDr. Tereza Čížková</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7DFCE6" w14:textId="0790619E" w:rsidR="00E97E9A" w:rsidRPr="00365816" w:rsidRDefault="00E97E9A" w:rsidP="00EE4952">
+    <w:p w14:paraId="0D7DFCE6" w14:textId="2EA08A15" w:rsidR="00E97E9A" w:rsidRPr="00365816" w:rsidRDefault="00E97E9A" w:rsidP="00EE4952">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>nových technologií</w:t>
+      <w:r w:rsidR="00477A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vedoucí </w:t>
+      </w:r>
+      <w:r w:rsidR="0016332A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00477A31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amostatného oddělení nových technologií a inovací v dopravě</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BF94F2" w14:textId="77777777" w:rsidR="00E97E9A" w:rsidRPr="00365816" w:rsidRDefault="00E97E9A" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC1CAFA" w14:textId="77777777" w:rsidR="00E97E9A" w:rsidRPr="00885BFF" w:rsidRDefault="00E97E9A" w:rsidP="00E97E9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365816">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V…….……………………………….… dne …………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5853445D" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00885BFF" w:rsidRDefault="00000000"/>
-    <w:sectPr w:rsidR="00792257" w:rsidRPr="00885BFF">
+    <w:p w14:paraId="5853445D" w14:textId="77777777" w:rsidR="00C81212" w:rsidRPr="00885BFF" w:rsidRDefault="00C81212"/>
+    <w:sectPr w:rsidR="00C81212" w:rsidRPr="00885BFF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCF4EB6" w14:textId="77777777" w:rsidR="00C9333E" w:rsidRDefault="00C9333E" w:rsidP="001039B1">
+    <w:p w14:paraId="603597D2" w14:textId="77777777" w:rsidR="006F7532" w:rsidRDefault="006F7532" w:rsidP="001039B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="448EF0AD" w14:textId="77777777" w:rsidR="00C9333E" w:rsidRDefault="00C9333E" w:rsidP="001039B1">
+    <w:p w14:paraId="55D14F86" w14:textId="77777777" w:rsidR="006F7532" w:rsidRDefault="006F7532" w:rsidP="001039B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F005614" w14:textId="77777777" w:rsidR="00C9333E" w:rsidRDefault="00C9333E" w:rsidP="001039B1">
+    <w:p w14:paraId="52BF22BA" w14:textId="77777777" w:rsidR="006F7532" w:rsidRDefault="006F7532" w:rsidP="001039B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71674C4E" w14:textId="77777777" w:rsidR="00C9333E" w:rsidRDefault="00C9333E" w:rsidP="001039B1">
+    <w:p w14:paraId="795DD439" w14:textId="77777777" w:rsidR="006F7532" w:rsidRDefault="006F7532" w:rsidP="001039B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="64C54EDC" w14:textId="77777777" w:rsidR="00152049" w:rsidRDefault="00152049" w:rsidP="00152049">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dle Metodiky hodnocení výsledků výzkumných organizací a hodnocení výsledků ukončených programů, Samostatné přílohy č. 4 D</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0C53">
         <w:t>efinice druhů výsledk</w:t>
       </w:r>
       <w:r>
         <w:t>ů</w:t>
       </w:r>
@@ -1903,80 +1946,86 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC0252"/>
     <w:rsid w:val="00041FC0"/>
+    <w:rsid w:val="00044AAE"/>
     <w:rsid w:val="000727CC"/>
     <w:rsid w:val="000D4045"/>
     <w:rsid w:val="001039B1"/>
     <w:rsid w:val="00107CF7"/>
     <w:rsid w:val="001374AD"/>
     <w:rsid w:val="001427DB"/>
     <w:rsid w:val="00152049"/>
+    <w:rsid w:val="0016332A"/>
     <w:rsid w:val="00204B42"/>
     <w:rsid w:val="00210323"/>
     <w:rsid w:val="00212BED"/>
     <w:rsid w:val="002166E2"/>
     <w:rsid w:val="002C2B9E"/>
     <w:rsid w:val="00365816"/>
     <w:rsid w:val="00393E47"/>
+    <w:rsid w:val="00477A31"/>
     <w:rsid w:val="00495F35"/>
     <w:rsid w:val="00550285"/>
     <w:rsid w:val="005A186D"/>
     <w:rsid w:val="005C5DE4"/>
     <w:rsid w:val="005E59B0"/>
+    <w:rsid w:val="006227C9"/>
     <w:rsid w:val="00694C13"/>
+    <w:rsid w:val="006F7532"/>
     <w:rsid w:val="0073691D"/>
     <w:rsid w:val="00775798"/>
     <w:rsid w:val="00821826"/>
     <w:rsid w:val="00885BFF"/>
     <w:rsid w:val="008A39DE"/>
     <w:rsid w:val="00970362"/>
     <w:rsid w:val="009710FD"/>
     <w:rsid w:val="009967DE"/>
     <w:rsid w:val="00A35D67"/>
     <w:rsid w:val="00A47F73"/>
+    <w:rsid w:val="00C81212"/>
     <w:rsid w:val="00C9333E"/>
     <w:rsid w:val="00CE11A7"/>
     <w:rsid w:val="00D7343F"/>
     <w:rsid w:val="00D94D73"/>
     <w:rsid w:val="00DF01A0"/>
     <w:rsid w:val="00E30DBA"/>
     <w:rsid w:val="00E97E9A"/>
     <w:rsid w:val="00EE4952"/>
     <w:rsid w:val="00F15E2B"/>
     <w:rsid w:val="00F4501A"/>
     <w:rsid w:val="00F60984"/>
     <w:rsid w:val="00FA2E2D"/>
     <w:rsid w:val="00FC0252"/>
     <w:rsid w:val="00FC5651"/>
     <w:rsid w:val="00FD0665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2913,69 +2962,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF94D8C7AD79C947B784E60D2BEC394F" ma:contentTypeVersion="11" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="67f59ca41a9ebf7496de6a1c7823d2fc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="3b81a4e1-6a84-4d4a-9249-4cc254194177" xmlns:ns4="9a086139-dd37-4b2f-a0ef-d70c8d5b1605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1bce126a114992ee507b4330c9e9ef0" ns3:_="" ns4:_="">
     <xsd:import namespace="3b81a4e1-6a84-4d4a-9249-4cc254194177"/>
     <xsd:import namespace="9a086139-dd37-4b2f-a0ef-d70c8d5b1605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3142,124 +3172,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DD3F20D-0199-44FB-BF04-768752AB6552}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b81a4e1-6a84-4d4a-9249-4cc254194177"/>
     <ds:schemaRef ds:uri="9a086139-dd37-4b2f-a0ef-d70c8d5b1605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B50B421-F0C4-45EE-A31D-16864E0C62B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2636E81C-96C3-4238-8A8C-3FE82C53D3FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E21FC5-DEE3-4D88-BE94-5195D084B195}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>189</Words>
-  <Characters>1116</Characters>
+  <Words>163</Words>
+  <Characters>1147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MPSV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1303</CharactersWithSpaces>
+  <CharactersWithSpaces>1274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ministerstvo dopravy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF94D8C7AD79C947B784E60D2BEC394F</vt:lpwstr>
   </property>